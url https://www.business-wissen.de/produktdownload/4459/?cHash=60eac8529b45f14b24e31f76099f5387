--- v0 (2025-10-30)
+++ v1 (2026-08-21)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Handbuch\Wissensbausteine\Projektmanagement-Excel\120-Projektmanagement-Excel\Vorlagen\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\smb3.hidrive.strato.com\root\business-wissen\Handbuch\Wissensbausteine\Projektmanagement-Excel\120-Projektmanagement-Excel\Vorlagen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0AA2DA34-E064-4C45-B327-DBAB5706D37B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DDD53904-C15F-4A40-A3AB-E2C3DE62E473}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6500" yWindow="460" windowWidth="28440" windowHeight="19650" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="5140" yWindow="1540" windowWidth="29550" windowHeight="19330" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Projektstatusbericht" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Projektstatusbericht!$A$1:$P$24</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -99,183 +99,176 @@
   <si>
     <t>n</t>
   </si>
   <si>
     <t>Qualität</t>
   </si>
   <si>
     <t>Projekt-Nr.:</t>
   </si>
   <si>
     <t>Projekt:</t>
   </si>
   <si>
     <t>Datum:</t>
   </si>
   <si>
     <t>Kopie an:</t>
   </si>
   <si>
     <t>Hans Mustermann</t>
   </si>
   <si>
     <t>Einführung ERP-Software</t>
   </si>
   <si>
-    <t>Name1, Name2, Name3, Name4, Name5</t>
-[...1 lines deleted...]
-  <si>
     <t>Ampelstatus</t>
   </si>
   <si>
     <t>grün</t>
   </si>
   <si>
     <t>gelb</t>
   </si>
   <si>
     <t>Hier können Sie Bermerkungen erfassen. Die Ampel können Sie am unteren Rand einstellen.</t>
   </si>
   <si>
     <t>P01</t>
   </si>
   <si>
     <t>rot</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Kennzahl 1</t>
   </si>
   <si>
     <t>Kennzahl 2</t>
   </si>
   <si>
     <t>Kennzahl 3</t>
   </si>
   <si>
     <t>Kennzahl 4</t>
   </si>
   <si>
     <t>Kennzahl 5</t>
   </si>
   <si>
     <t>Kennzahl</t>
   </si>
   <si>
     <t>Soll</t>
   </si>
   <si>
     <t>Ist</t>
   </si>
   <si>
     <t>Abw.</t>
   </si>
   <si>
     <t>Projektleitung:</t>
+  </si>
+  <si>
+    <t>Name1, Name2, Name3, Name4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_ ;[Red]\-#,##0.00\ "/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="16"/>
+      <sz val="20"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="20"/>
+      <color indexed="55"/>
+      <name val="Webdings"/>
+      <family val="1"/>
+      <charset val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
@@ -632,309 +625,266 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="10" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="4" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="4" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="15">
-[...44 lines deleted...]
-    </dxf>
+  <dxfs count="6">
     <dxf>
       <font>
         <color rgb="FF00B050"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFFFF00"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
@@ -945,174 +895,150 @@
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FF00B050"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>1295400</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>591806</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>494242</xdr:rowOff>
+      <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2147" name="Grafik 2">
+        <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C00728F7-4C77-4359-9C26-FED872C48867}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83CB682A-02EA-4B04-9A8B-3CB4555B6720}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect r="-2240" b="-28122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="4924425" cy="495300"/>
+          <a:ext cx="5836906" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...21 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1174,51 +1100,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1316,765 +1242,726 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="13" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="27.453125" style="13" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="17" max="16384" width="11.453125" style="6"/>
+    <col min="1" max="1" width="20.6328125" style="9" customWidth="1"/>
+    <col min="2" max="3" width="5.6328125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="5.6328125" style="5" customWidth="1"/>
+    <col min="5" max="5" width="20.6328125" style="5" customWidth="1"/>
+    <col min="6" max="8" width="5.6328125" style="5" customWidth="1"/>
+    <col min="9" max="9" width="20.6328125" style="5" customWidth="1"/>
+    <col min="10" max="12" width="5.6328125" style="5" customWidth="1"/>
+    <col min="13" max="13" width="20.6328125" style="5" customWidth="1"/>
+    <col min="14" max="16" width="5.6328125" style="5" customWidth="1"/>
+    <col min="17" max="16384" width="11.453125" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="19" customFormat="1" ht="40" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A2" s="20" t="s">
+    <row r="1" spans="1:16" s="12" customFormat="1" ht="40" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="10"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+    </row>
+    <row r="2" spans="1:16" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="21"/>
-[...13 lines deleted...]
-      <c r="P2" s="22"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="13"/>
+      <c r="N2" s="13"/>
+      <c r="O2" s="13"/>
+      <c r="P2" s="13"/>
     </row>
     <row r="3" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="28" t="s">
+      <c r="A4" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="29"/>
-[...5 lines deleted...]
-      <c r="F4" s="31"/>
+      <c r="B4" s="35"/>
+      <c r="C4" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="32" t="s">
+      <c r="A5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="33"/>
-      <c r="C5" s="34" t="s">
+      <c r="B5" s="39"/>
+      <c r="C5" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="34"/>
-[...1 lines deleted...]
-      <c r="F5" s="35"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="41"/>
     </row>
     <row r="6" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="32" t="s">
+      <c r="A6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="39"/>
+      <c r="C6" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="41"/>
+    </row>
+    <row r="7" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="39"/>
+      <c r="C7" s="42">
+        <v>46237</v>
+      </c>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="43"/>
+    </row>
+    <row r="8" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="45"/>
+      <c r="C8" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="33"/>
-[...29 lines deleted...]
-      <c r="F8" s="41"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="47"/>
     </row>
     <row r="9" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="10" spans="1:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="10" t="s">
+    <row r="10" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="11"/>
-[...2 lines deleted...]
-      <c r="E10" s="10" t="s">
+      <c r="B10" s="29"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="11"/>
-[...2 lines deleted...]
-      <c r="I10" s="10" t="s">
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="J10" s="11"/>
-[...2 lines deleted...]
-      <c r="M10" s="10" t="s">
+      <c r="J10" s="29"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="N10" s="11"/>
-[...23 lines deleted...]
-      <c r="B12" s="1" t="s">
+      <c r="N10" s="29"/>
+      <c r="O10" s="29"/>
+      <c r="P10" s="29"/>
+    </row>
+    <row r="11" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="14"/>
+      <c r="B11" s="15"/>
+      <c r="C11" s="15"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="17"/>
+      <c r="N11" s="18"/>
+      <c r="O11" s="18"/>
+      <c r="P11" s="16"/>
+    </row>
+    <row r="12" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A12" s="53"/>
+      <c r="B12" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="14"/>
-[...2 lines deleted...]
-      <c r="F12" s="1" t="s">
+      <c r="C12" s="55"/>
+      <c r="D12" s="56"/>
+      <c r="E12" s="53"/>
+      <c r="F12" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="G12" s="14"/>
-[...2 lines deleted...]
-      <c r="J12" s="1" t="s">
+      <c r="G12" s="55"/>
+      <c r="H12" s="56"/>
+      <c r="I12" s="53"/>
+      <c r="J12" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="K12" s="14"/>
-[...2 lines deleted...]
-      <c r="N12" s="1" t="s">
+      <c r="K12" s="55"/>
+      <c r="L12" s="56"/>
+      <c r="M12" s="57"/>
+      <c r="N12" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="O12" s="14"/>
-[...4 lines deleted...]
-      <c r="B13" s="1" t="s">
+      <c r="O12" s="55"/>
+      <c r="P12" s="58"/>
+    </row>
+    <row r="13" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A13" s="53"/>
+      <c r="B13" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="14"/>
-[...2 lines deleted...]
-      <c r="F13" s="1" t="s">
+      <c r="C13" s="55"/>
+      <c r="D13" s="56"/>
+      <c r="E13" s="53"/>
+      <c r="F13" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="G13" s="14"/>
-[...2 lines deleted...]
-      <c r="J13" s="1" t="s">
+      <c r="G13" s="55"/>
+      <c r="H13" s="56"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="K13" s="14"/>
-[...2 lines deleted...]
-      <c r="N13" s="1" t="s">
+      <c r="K13" s="55"/>
+      <c r="L13" s="56"/>
+      <c r="M13" s="57"/>
+      <c r="N13" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="O13" s="14"/>
-[...4 lines deleted...]
-      <c r="B14" s="1" t="s">
+      <c r="O13" s="55"/>
+      <c r="P13" s="58"/>
+    </row>
+    <row r="14" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A14" s="53"/>
+      <c r="B14" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="C14" s="14"/>
-[...2 lines deleted...]
-      <c r="F14" s="1" t="s">
+      <c r="C14" s="55"/>
+      <c r="D14" s="56"/>
+      <c r="E14" s="53"/>
+      <c r="F14" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="G14" s="14"/>
-[...2 lines deleted...]
-      <c r="J14" s="1" t="s">
+      <c r="G14" s="55"/>
+      <c r="H14" s="56"/>
+      <c r="I14" s="53"/>
+      <c r="J14" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="K14" s="14"/>
-[...2 lines deleted...]
-      <c r="N14" s="1" t="s">
+      <c r="K14" s="55"/>
+      <c r="L14" s="56"/>
+      <c r="M14" s="57"/>
+      <c r="N14" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="O14" s="14"/>
-[...15 lines deleted...]
-      <c r="A16" s="42" t="s">
+      <c r="O14" s="55"/>
+      <c r="P14" s="58"/>
+    </row>
+    <row r="15" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="1"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="4"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="4"/>
+      <c r="L15" s="3"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="8"/>
+    </row>
+    <row r="16" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B16" s="43"/>
-[...2 lines deleted...]
-      <c r="E16" s="42" t="s">
+      <c r="B16" s="32"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="F16" s="43"/>
-[...2 lines deleted...]
-      <c r="I16" s="42" t="s">
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="J16" s="43"/>
-[...2 lines deleted...]
-      <c r="M16" s="42" t="s">
+      <c r="J16" s="32"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="N16" s="43"/>
-[...4 lines deleted...]
-      <c r="A17" s="45" t="s">
+      <c r="N16" s="32"/>
+      <c r="O16" s="32"/>
+      <c r="P16" s="33"/>
+    </row>
+    <row r="17" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="46" t="s">
+      <c r="C17" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="C17" s="46" t="s">
+      <c r="D17" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="D17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="45" t="s">
+      <c r="E17" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="F17" s="46" t="s">
+      <c r="G17" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="G17" s="46" t="s">
+      <c r="H17" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="H17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="I17" s="45" t="s">
+      <c r="I17" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="J17" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="J17" s="46" t="s">
+      <c r="K17" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="K17" s="46" t="s">
+      <c r="L17" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="L17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="45" t="s">
+      <c r="M17" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="N17" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="N17" s="46" t="s">
+      <c r="O17" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="O17" s="46" t="s">
+      <c r="P17" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="P17" s="47" t="s">
-[...9 lines deleted...]
-      <c r="D18" s="50">
+    </row>
+    <row r="18" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="23"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="24">
         <f>C18-B18</f>
         <v>0</v>
       </c>
-      <c r="E18" s="48" t="s">
-[...4 lines deleted...]
-      <c r="H18" s="50">
+      <c r="E18" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="24">
         <f>G18-F18</f>
         <v>0</v>
       </c>
-      <c r="I18" s="48" t="s">
-[...4 lines deleted...]
-      <c r="L18" s="50">
+      <c r="I18" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="24">
         <f>K18-J18</f>
         <v>0</v>
       </c>
-      <c r="M18" s="48" t="s">
-[...4 lines deleted...]
-      <c r="P18" s="50">
+      <c r="M18" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="N18" s="23"/>
+      <c r="O18" s="23"/>
+      <c r="P18" s="24">
         <f>O18-N18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D19" s="50">
+    <row r="19" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="24">
         <f>C19-B19</f>
         <v>0</v>
       </c>
-      <c r="E19" s="48" t="s">
-[...4 lines deleted...]
-      <c r="H19" s="50">
+      <c r="E19" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="24">
         <f>G19-F19</f>
         <v>0</v>
       </c>
-      <c r="I19" s="48" t="s">
-[...4 lines deleted...]
-      <c r="L19" s="50">
+      <c r="I19" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="24">
         <f>K19-J19</f>
         <v>0</v>
       </c>
-      <c r="M19" s="48" t="s">
-[...4 lines deleted...]
-      <c r="P19" s="50">
+      <c r="M19" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="N19" s="23"/>
+      <c r="O19" s="23"/>
+      <c r="P19" s="24">
         <f>O19-N19</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D20" s="50">
+    <row r="20" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="23"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="24">
         <f>C20-B20</f>
         <v>0</v>
       </c>
-      <c r="E20" s="48" t="s">
-[...4 lines deleted...]
-      <c r="H20" s="50">
+      <c r="E20" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="24">
         <f>G20-F20</f>
         <v>0</v>
       </c>
-      <c r="I20" s="48" t="s">
-[...4 lines deleted...]
-      <c r="L20" s="50">
+      <c r="I20" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="24">
         <f>K20-J20</f>
         <v>0</v>
       </c>
-      <c r="M20" s="48" t="s">
-[...4 lines deleted...]
-      <c r="P20" s="50">
+      <c r="M20" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="N20" s="23"/>
+      <c r="O20" s="23"/>
+      <c r="P20" s="24">
         <f>O20-N20</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D21" s="50">
+    <row r="21" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="24">
         <f>C21-B21</f>
         <v>0</v>
       </c>
-      <c r="E21" s="48" t="s">
-[...4 lines deleted...]
-      <c r="H21" s="50">
+      <c r="E21" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="24">
         <f>G21-F21</f>
         <v>0</v>
       </c>
-      <c r="I21" s="48" t="s">
-[...4 lines deleted...]
-      <c r="L21" s="50">
+      <c r="I21" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="24">
         <f>K21-J21</f>
         <v>0</v>
       </c>
-      <c r="M21" s="48" t="s">
-[...4 lines deleted...]
-      <c r="P21" s="50">
+      <c r="M21" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="N21" s="23"/>
+      <c r="O21" s="23"/>
+      <c r="P21" s="24">
         <f>O21-N21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D22" s="53">
+    <row r="22" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="26"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="27">
         <f>C22-B22</f>
         <v>0</v>
       </c>
-      <c r="E22" s="51" t="s">
-[...4 lines deleted...]
-      <c r="H22" s="53">
+      <c r="E22" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="26"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="27">
         <f>G22-F22</f>
         <v>0</v>
       </c>
-      <c r="I22" s="51" t="s">
-[...4 lines deleted...]
-      <c r="L22" s="53">
+      <c r="I22" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="27">
         <f>K22-J22</f>
         <v>0</v>
       </c>
-      <c r="M22" s="51" t="s">
-[...4 lines deleted...]
-      <c r="P22" s="53">
+      <c r="M22" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="N22" s="26"/>
+      <c r="O22" s="26"/>
+      <c r="P22" s="27">
         <f>O22-N22</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="P23" s="44"/>
+    <row r="23" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="32"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" s="32"/>
+      <c r="G23" s="32"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="J23" s="32"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="N23" s="32"/>
+      <c r="O23" s="32"/>
+      <c r="P23" s="33"/>
     </row>
     <row r="24" spans="1:16" ht="177" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="54" t="s">
-[...25 lines deleted...]
-      <c r="A26" s="57" t="s">
+      <c r="A24" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="51"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="52"/>
+      <c r="E24" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24" s="51"/>
+      <c r="G24" s="51"/>
+      <c r="H24" s="52"/>
+      <c r="I24" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="J24" s="51"/>
+      <c r="K24" s="51"/>
+      <c r="L24" s="52"/>
+      <c r="M24" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="N24" s="51"/>
+      <c r="O24" s="51"/>
+      <c r="P24" s="52"/>
+    </row>
+    <row r="25" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="49"/>
+      <c r="C26" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="61"/>
+      <c r="E26" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" s="49"/>
+      <c r="G26" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="B26" s="58"/>
-[...4 lines deleted...]
-      <c r="E26" s="57" t="s">
+      <c r="H26" s="61"/>
+      <c r="I26" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="J26" s="49"/>
+      <c r="K26" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="L26" s="61"/>
+      <c r="M26" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="N26" s="49"/>
+      <c r="O26" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="F26" s="58"/>
-[...19 lines deleted...]
-      </c>
+      <c r="P26" s="61"/>
     </row>
   </sheetData>
-  <mergeCells count="30">
+  <mergeCells count="35">
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="M24:P24"/>
+    <mergeCell ref="M10:P10"/>
+    <mergeCell ref="I16:L16"/>
+    <mergeCell ref="M16:P16"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="M23:P23"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="E24:H24"/>
+    <mergeCell ref="I24:L24"/>
+    <mergeCell ref="E16:H16"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="E23:H23"/>
+    <mergeCell ref="I23:L23"/>
     <mergeCell ref="E10:H10"/>
     <mergeCell ref="I10:L10"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:F8"/>
-    <mergeCell ref="A16:D16"/>
-[...16 lines deleted...]
-    <mergeCell ref="M24:P24"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
-  <conditionalFormatting sqref="D26 H26 L26 P26">
-    <cfRule type="cellIs" dxfId="14" priority="25" stopIfTrue="1" operator="equal">
+  <conditionalFormatting sqref="C26 G26 K26 O26">
+    <cfRule type="cellIs" dxfId="5" priority="25" stopIfTrue="1" operator="equal">
       <formula>"grün"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="13" priority="26" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="4" priority="26" stopIfTrue="1" operator="equal">
       <formula>"gelb"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="12" priority="27" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="3" priority="27" stopIfTrue="1" operator="equal">
       <formula>"rot"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B12">
-[...1 lines deleted...]
-      <formula>D26="rot"</formula>
+  <conditionalFormatting sqref="B12 F12 J12 N12">
+    <cfRule type="expression" dxfId="2" priority="28" stopIfTrue="1">
+      <formula>C26="rot"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B13">
-[...1 lines deleted...]
-      <formula>D26="gelb"</formula>
+  <conditionalFormatting sqref="B13 F13 J13 N13">
+    <cfRule type="expression" dxfId="1" priority="29" stopIfTrue="1">
+      <formula>C26="gelb"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B14">
-[...46 lines deleted...]
-      <formula>P26="grün"</formula>
+  <conditionalFormatting sqref="B14 F14 J14 N14">
+    <cfRule type="expression" dxfId="0" priority="30" stopIfTrue="1">
+      <formula>C26="grün"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="357" yWindow="707" count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Ampelstatus" error="Hier können Sie den Ampelstatus einstellen." promptTitle="Ampelstatus" prompt="Hier können Sie den Ampelstatus einstellen." sqref="D26 P26 L26 H26" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Ampelstatus" error="Hier können Sie den Ampelstatus einstellen." promptTitle="Ampelstatus" prompt="Hier können Sie den Ampelstatus einstellen." sqref="C26 O26 K26 G26" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"rot,gelb,grün"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;Lwww.business-wissen.de&amp;R&amp;F</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>