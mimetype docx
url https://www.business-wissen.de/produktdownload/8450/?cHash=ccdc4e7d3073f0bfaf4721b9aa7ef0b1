--- v0 (2025-10-21)
+++ v1 (2026-07-28)
@@ -1,263 +1,343 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="4CB541AA" w14:textId="77777777" w:rsidR="00810234" w:rsidRDefault="004D44E7" w:rsidP="007131C4">
+    <w:p w14:paraId="4CB541AA" w14:textId="51D5986D" w:rsidR="00810234" w:rsidRDefault="004D44E7" w:rsidP="007131C4">
       <w:pPr>
         <w:spacing w:after="1200"/>
       </w:pPr>
       <w:r>
         <w:t>Andreas Mustermann</w:t>
       </w:r>
       <w:r w:rsidR="004E0100">
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Musterstraße 2</w:t>
+        <w:t>Muster</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1746">
+        <w:t>weg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidR="004E0100">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12345 Musterstadt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A50786" w14:textId="77777777" w:rsidR="004D44E7" w:rsidRDefault="004D44E7" w:rsidP="004D44E7">
       <w:r>
         <w:t>Max Mustermann GmbH</w:t>
       </w:r>
       <w:r w:rsidR="004E0100">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Musterstraße 1</w:t>
       </w:r>
       <w:r w:rsidR="004E0100">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12345 Musterstadt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361E87AE" w14:textId="77777777" w:rsidR="004D44E7" w:rsidRDefault="004D44E7" w:rsidP="004E0100">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Musterstadt, den </w:t>
       </w:r>
       <w:r w:rsidR="00307345">
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C47FC8C" w14:textId="77777777" w:rsidR="00641202" w:rsidRDefault="004D44E7" w:rsidP="00810234">
+    <w:p w14:paraId="1BB1035F" w14:textId="50CEE85E" w:rsidR="003B1746" w:rsidRPr="003B1746" w:rsidRDefault="004D44E7" w:rsidP="00810234">
       <w:pPr>
         <w:spacing w:after="600"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810234">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geltendmachung </w:t>
       </w:r>
       <w:r w:rsidR="00F57668">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">der </w:t>
       </w:r>
-      <w:r w:rsidRPr="00810234">
+      <w:r w:rsidR="00F35592">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Mehrarbeit</w:t>
+        <w:t>Überstunden</w:t>
       </w:r>
       <w:r w:rsidR="00F57668">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>svergütung</w:t>
+        <w:t>vergütung</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1746">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Personalnummer …, Abteilung …</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B054A4" w14:textId="77777777" w:rsidR="00641202" w:rsidRDefault="00641202" w:rsidP="00641202">
       <w:r>
         <w:t>Sehr geehrte Frau/ geehrter Herr …,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07ABB986" w14:textId="77777777" w:rsidR="00641202" w:rsidRDefault="00641202" w:rsidP="00810234">
+    <w:p w14:paraId="07ABB986" w14:textId="2070FAA2" w:rsidR="00641202" w:rsidRDefault="00641202" w:rsidP="00810234">
       <w:r>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="007131C4">
         <w:t xml:space="preserve">den Monaten … bis … sind </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">durch mich </w:t>
       </w:r>
       <w:r w:rsidR="00810234">
         <w:t>…</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Stunden Mehrarbeit geleistet worden. Für diese liegen Stundenaufstellungen vor, aus denen sich ergibt, welche Vorgesetzten die Mehrarbeiten angeordnet haben. </w:t>
+        <w:t xml:space="preserve"> Stunden </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35592">
+        <w:t>Überstunden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> geleistet worden. Für diese liegen Stundenaufstellungen vor, aus denen sich ergibt, welche Vorgesetzten die </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35592">
+        <w:t>Überstunden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> angeordnet haben. </w:t>
       </w:r>
       <w:r w:rsidR="00673F1B">
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">er </w:t>
       </w:r>
       <w:r w:rsidR="00810234">
         <w:t>Ü</w:t>
       </w:r>
       <w:r>
         <w:t>berstundennachweis</w:t>
       </w:r>
       <w:r w:rsidR="00673F1B">
         <w:t xml:space="preserve"> ist diesem Schreiben beigelegt</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F90805" w14:textId="77777777" w:rsidR="00641202" w:rsidRDefault="00673F1B" w:rsidP="00641202">
+    <w:p w14:paraId="5A450929" w14:textId="6078C148" w:rsidR="00F35592" w:rsidRDefault="00F35592" w:rsidP="00810234">
       <w:r>
-        <w:t xml:space="preserve">Ausweislich der Entgeltabrechnungen sind die </w:t>
+        <w:t>Der Abbau der Überstunden durch Zeitausgleich ist innerhalb der vorgesehenen Frist von … nicht möglich. Gründe sind …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073BD770" w14:textId="023830D7" w:rsidR="003B1746" w:rsidRDefault="00673F1B" w:rsidP="00641202">
+      <w:r>
+        <w:t xml:space="preserve">Ausweislich der Entgeltabrechnungen </w:t>
+      </w:r>
+      <w:r w:rsidR="003B1746">
+        <w:t>wurden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> die</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35592">
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35592">
+        <w:t>Überstunden</w:t>
       </w:r>
       <w:r w:rsidR="00641202">
-        <w:t xml:space="preserve">Mehrarbeitsstunden </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">noch nicht </w:t>
       </w:r>
       <w:r w:rsidR="00810234">
         <w:t>bezahlt</w:t>
       </w:r>
       <w:r w:rsidR="00641202">
-        <w:t xml:space="preserve"> worden. Jedoch ist nach § </w:t>
+        <w:t>. Jedoch ist nach</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35592">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35592" w:rsidRPr="00F35592">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35592">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35592" w:rsidRPr="00F35592">
+        <w:t>612 Absatz</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35592">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35592" w:rsidRPr="00F35592">
+        <w:t>1 BGB</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35592">
+        <w:t xml:space="preserve"> sowie nach </w:t>
+      </w:r>
+      <w:r w:rsidR="00641202">
+        <w:t xml:space="preserve"> § </w:t>
       </w:r>
       <w:r w:rsidR="00810234">
         <w:t xml:space="preserve">… </w:t>
       </w:r>
+      <w:r w:rsidR="00F35592">
+        <w:t xml:space="preserve">des Tarifvertrags … / </w:t>
+      </w:r>
       <w:r w:rsidR="00641202">
-        <w:t xml:space="preserve">des </w:t>
-[...2 lines deleted...]
-        <w:t>einschlägigen</w:t>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35592">
+        <w:t xml:space="preserve">r Betriebsvereinbarung … </w:t>
       </w:r>
       <w:r w:rsidR="00641202">
-        <w:t xml:space="preserve"> Tarifvertrages / meines Arbeitsvertrages vom</w:t>
+        <w:t>/ meines Arbeitsvertrages vom</w:t>
       </w:r>
       <w:r w:rsidR="00082A88">
         <w:t xml:space="preserve"> … </w:t>
       </w:r>
       <w:r w:rsidR="00641202">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="008E4ADB">
         <w:t>ü</w:t>
       </w:r>
       <w:r w:rsidR="00641202">
         <w:t xml:space="preserve">r jede geleistete Stunde Mehrarbeit ein Betrag in </w:t>
       </w:r>
       <w:r w:rsidR="00810234">
         <w:t>Höhe</w:t>
       </w:r>
       <w:r w:rsidR="00641202">
         <w:t xml:space="preserve"> von</w:t>
       </w:r>
       <w:r w:rsidR="00810234">
         <w:t xml:space="preserve"> … </w:t>
       </w:r>
       <w:r w:rsidR="00641202">
         <w:t>EUR brutto</w:t>
       </w:r>
       <w:r w:rsidR="008E4ADB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00641202">
-        <w:t>zu zahlen. Sie sind daher dementsprechend dazu verpflichtet, an mich einen</w:t>
+        <w:t>zu zahlen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B591F4" w14:textId="3082222E" w:rsidR="00276574" w:rsidRDefault="00641202" w:rsidP="00641202">
+      <w:r>
+        <w:t>Sie sind daher dementsprechend dazu verpflichtet, an mich einen</w:t>
       </w:r>
       <w:r w:rsidR="008E4ADB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00641202">
+      <w:r>
         <w:t>Betrag in Hohe von</w:t>
       </w:r>
       <w:r w:rsidR="00810234">
         <w:t xml:space="preserve"> … </w:t>
       </w:r>
-      <w:r w:rsidR="00641202">
+      <w:r>
         <w:t>EUR brutto abzurechnen und zur Auszahlung zu bringen.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="29B591F4" w14:textId="77777777" w:rsidR="00276574" w:rsidRDefault="00641202" w:rsidP="00641202">
+      <w:r w:rsidR="00F35592">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>Ich</w:t>
       </w:r>
       <w:r w:rsidR="00F57668">
         <w:t xml:space="preserve"> ersuche Sie, die sich aus diesen Ansprüchen ergebenden Nettobeträge inklusive der gesetzlichen Verzugszinsen bis spätestens </w:t>
       </w:r>
       <w:r w:rsidR="00082A88">
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F57668">
         <w:t>zur Auszahlung zu bringen</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AD0F9D" w14:textId="77777777" w:rsidR="00641202" w:rsidRDefault="00641202" w:rsidP="00641202">
+    <w:p w14:paraId="246ABE67" w14:textId="0B661D20" w:rsidR="003B1746" w:rsidRDefault="00641202" w:rsidP="00641202">
       <w:r>
         <w:t>Mit freundlichen G</w:t>
       </w:r>
       <w:r w:rsidR="008E4ADB">
         <w:t>rüßen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B3CC8EF" w14:textId="77777777" w:rsidR="004E0100" w:rsidRPr="0063341C" w:rsidRDefault="0063341C" w:rsidP="004E0100">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="4536"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">-- </w:t>
       </w:r>
       <w:r w:rsidR="00641202" w:rsidRPr="0063341C">
         <w:rPr>
           <w:i/>
@@ -278,270 +358,91 @@
       </w:r>
       <w:r w:rsidR="004E0100" w:rsidRPr="0063341C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004E0100" w:rsidRPr="0063341C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F55CED" w14:textId="77777777" w:rsidR="008E4ADB" w:rsidRDefault="00641202" w:rsidP="00641202">
       <w:r>
         <w:t xml:space="preserve">Anlage: </w:t>
       </w:r>
       <w:r w:rsidR="008E4ADB">
         <w:t>Ü</w:t>
       </w:r>
       <w:r>
         <w:t>berstundennachweis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FAE3B6" w14:textId="77777777" w:rsidR="004D44E7" w:rsidRDefault="004E0100" w:rsidP="00276574">
-[...179 lines deleted...]
-    <w:sectPr w:rsidR="00307345" w:rsidRPr="00307345" w:rsidSect="0063341C">
+    <w:sectPr w:rsidR="008E4ADB" w:rsidSect="0063341C">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1418" w:left="1418" w:header="1134" w:footer="851" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="-2049"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="212A1DE9" w14:textId="77777777" w:rsidR="00BB2C56" w:rsidRDefault="00050CC3">
+    <w:p w14:paraId="7F0A8C71" w14:textId="77777777" w:rsidR="00DB5B89" w:rsidRDefault="00DB5B89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53486B0B" w14:textId="77777777" w:rsidR="00BB2C56" w:rsidRDefault="00050CC3">
+    <w:p w14:paraId="641702B8" w14:textId="77777777" w:rsidR="00DB5B89" w:rsidRDefault="00DB5B89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -572,82 +473,82 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi;Times New Roman">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49811834" w14:textId="77777777" w:rsidR="00BB2C56" w:rsidRDefault="00050CC3">
+    <w:p w14:paraId="50B388AA" w14:textId="77777777" w:rsidR="00DB5B89" w:rsidRDefault="00DB5B89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DE6712F" w14:textId="77777777" w:rsidR="00BB2C56" w:rsidRDefault="00050CC3">
+    <w:p w14:paraId="0C3AC62B" w14:textId="77777777" w:rsidR="00DB5B89" w:rsidRDefault="00DB5B89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C030611"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F2184790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="berschrift1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="berschrift2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
@@ -929,140 +830,146 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1412003730">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="624625176">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="168253646">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F9789D"/>
     <w:rsid w:val="00050CC3"/>
     <w:rsid w:val="00082A88"/>
     <w:rsid w:val="00252B37"/>
     <w:rsid w:val="00276574"/>
     <w:rsid w:val="002C666F"/>
     <w:rsid w:val="00307345"/>
+    <w:rsid w:val="003B1746"/>
     <w:rsid w:val="004770AB"/>
     <w:rsid w:val="004D44E7"/>
     <w:rsid w:val="004E0100"/>
     <w:rsid w:val="00554836"/>
     <w:rsid w:val="0057000E"/>
     <w:rsid w:val="0063341C"/>
     <w:rsid w:val="00641202"/>
     <w:rsid w:val="00673F1B"/>
     <w:rsid w:val="007131C4"/>
     <w:rsid w:val="00810234"/>
+    <w:rsid w:val="008510E5"/>
     <w:rsid w:val="008E4ADB"/>
     <w:rsid w:val="00A61A31"/>
     <w:rsid w:val="00A9123C"/>
     <w:rsid w:val="00AD41FF"/>
     <w:rsid w:val="00B81455"/>
     <w:rsid w:val="00BB2C56"/>
     <w:rsid w:val="00C247E6"/>
     <w:rsid w:val="00D81E35"/>
+    <w:rsid w:val="00DB0EFB"/>
+    <w:rsid w:val="00DB5B89"/>
     <w:rsid w:val="00DD3200"/>
     <w:rsid w:val="00E32EF7"/>
     <w:rsid w:val="00E91BDE"/>
+    <w:rsid w:val="00F35592"/>
     <w:rsid w:val="00F57668"/>
+    <w:rsid w:val="00F626B9"/>
     <w:rsid w:val="00F72FB5"/>
     <w:rsid w:val="00F9789D"/>
     <w:rsid w:val="00FA2EBE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6D033324"/>
   <w15:docId w15:val="{ECBE1086-249F-4A39-B12C-CA425878E1C7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="DejaVu Sans" w:hAnsi="Liberation Serif" w:cs="DejaVu Sans"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1135,98 +1042,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -4643,55 +4553,55 @@
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0063341C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A9123C"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mingers-kreuzer.de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4939,76 +4849,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1164</Characters>
+  <Pages>1</Pages>
+  <Words>173</Words>
+  <Characters>1094</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Arbeitsvorlage: Geltendmachung von Mehrarbeitsvergütung</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>b-wise GmbH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1346</CharactersWithSpaces>
+  <CharactersWithSpaces>1265</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Arbeitsvorlage: Geltendmachung von Mehrarbeitsvergütung</dc:title>
   <dc:subject>Überstunden</dc:subject>
   <dc:creator>Mingers &amp; Kreuzer Rechtsanwälte</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>de-DE</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>